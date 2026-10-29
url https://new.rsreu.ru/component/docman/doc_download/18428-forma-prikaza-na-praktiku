--- v0 (2026-06-20)
+++ v1 (2026-10-29)
@@ -1,1965 +1,1901 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00A77568" w:rsidRDefault="001427D4">
+    <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B3804">
+        <w:t>МИНИСТЕРСТВО НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>МИНИСТЕРСТВО НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
+    <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="113"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ ОБРАЗОВАТЕЛЬНОЕ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
+    <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
+    <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">«Рязанский государственный радиотехнический университет                   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
+    <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>имени В.Ф. Уткина»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
+    <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(ФГБОУ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ВО</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Рязанский государственный радиотехнический университет им. В.Ф. Уткина»,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
+        <w:t xml:space="preserve"> «Рязанский государственный радиотехнический университет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>имени В.Ф. Уткина»,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ФГБОУ ВО «РГРТУ», РГРТУ)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
+    <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Р И К А З</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77568" w:rsidRDefault="00A77568">
+    <w:p w:rsidR="002F1386" w:rsidRDefault="002F1386">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9497" w:type="dxa"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A77568">
+      <w:tr w:rsidR="002F1386">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
+          <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>г. Рязань</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A77568" w:rsidRDefault="00867C11" w:rsidP="00282222">
+          <w:p w:rsidR="002F1386" w:rsidRDefault="008536E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8618"/>
               </w:tabs>
               <w:ind w:right="-170" w:hanging="113"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>__________ 202</w:t>
-[...7 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>__________ 2026</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidR="006B3804">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>№ ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A77568" w:rsidRDefault="00A77568">
+    <w:p w:rsidR="002F1386" w:rsidRDefault="002F1386">
       <w:pPr>
         <w:pStyle w:val="a4"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRPr="00C47EAD" w:rsidRDefault="0021792E" w:rsidP="00C47EAD">
+    <w:p w:rsidR="00483BED" w:rsidRPr="00C47EAD" w:rsidRDefault="00483BED" w:rsidP="00483BED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C47EAD">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>О направлении на практику</w:t>
-[...29 lines deleted...]
-    <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
+        <w:t>О направлении на практику студентов группы (групп)_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="00483BED">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C08BA">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>В соответствии с учебным планом и календарным учебным графиком</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
+    <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="00483BED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
+    <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="00483BED">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r w:rsidRPr="001C08BA">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
-[...8 lines deleted...]
-    <w:p w:rsidR="0021792E" w:rsidRPr="00BE4C05" w:rsidRDefault="00BE4C05" w:rsidP="00CF60AF">
+    <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRPr="00BE4C05" w:rsidRDefault="00483BED" w:rsidP="00483BED">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Н</w:t>
       </w:r>
-      <w:r w:rsidR="0021792E" w:rsidRPr="00BE4C05">
+      <w:r w:rsidRPr="00BE4C05">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>аправить ст</w:t>
       </w:r>
-      <w:r w:rsidR="008B1886">
-[...15 lines deleted...]
-      <w:r w:rsidR="0021792E" w:rsidRPr="00BE4C05">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">удентов ______ курса факультета _______ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483BED">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>очной (заочной, очно-заочной)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C05">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формы обучения, направление подготовки __________________________________, группа _____ на  (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C05">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>очной (заочной, очно-заочной)</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="0021792E" w:rsidRPr="00BE4C05">
+        <w:t>указать вид практики: учебная, производственная, НИР, преддипломная, другие виды практики)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C05">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0021792E" w:rsidRPr="00BE4C05">
+      <w:r w:rsidRPr="00BE4C05">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>с _____________ по _____________ на предприятия, в организации, учреждения и назначить руково</w:t>
       </w:r>
-      <w:r w:rsidR="00AF4B10">
-[...5 lines deleted...]
-        <w:t>дителя (руководителей) практики от кафедры:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дител</w:t>
+      </w:r>
+      <w:r w:rsidR="008536E0">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (руководителей) практики от кафедры:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
+    <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="00483BED">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2236"/>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="2327"/>
         <w:gridCol w:w="2155"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidTr="00A1306E">
+      <w:tr w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidTr="008D1CDD">
         <w:trPr>
           <w:trHeight w:val="1414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ФИО </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>студента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Название предприятия (организации, учреждения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1886" w:rsidRDefault="008B1886" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Тема ВКР </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B1886" w:rsidRDefault="008B1886" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B1886">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(при направлении на преддипломную практику)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> или</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Тема НИР </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="00A1306E">
+          <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00A1306E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">для </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C08BA">
+            <w:r w:rsidRPr="008536E0">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>ов</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>магистрантов</w:t>
             </w:r>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A1306E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">при направлении на </w:t>
             </w:r>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>НИР)</w:t>
             </w:r>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Руководитель практики от кафедры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidTr="00A1306E">
+      <w:tr w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidTr="008D1CDD">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913B80">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidTr="00A1306E">
+      <w:tr w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidTr="008D1CDD">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913B80">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidTr="00A1306E">
+      <w:tr w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidTr="008D1CDD">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913B80">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0021792E" w:rsidRPr="00913B80" w:rsidRDefault="0021792E" w:rsidP="00467D80">
+          <w:p w:rsidR="00483BED" w:rsidRPr="00913B80" w:rsidRDefault="00483BED" w:rsidP="008D1CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0021792E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
+    <w:p w:rsidR="00483BED" w:rsidRDefault="00483BED" w:rsidP="00483BED">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE4C05" w:rsidRPr="00BE4C05" w:rsidRDefault="00BE4C05" w:rsidP="00CF60AF">
+    <w:p w:rsidR="00483BED" w:rsidRPr="00BE4C05" w:rsidRDefault="00483BED" w:rsidP="00483BED">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Контроль за</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполнением приказа возложить на заведующего кафедрой __________</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> исполнением приказа возложить на заведующего кафедрой __________ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C05">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>указать название кафедры</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t>) _________________ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE4C05">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>указать название кафедры</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>указать ФИО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRPr="001C08BA" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...28 lines deleted...]
-        <w:sectPr w:rsidR="0021792E" w:rsidRPr="00416718" w:rsidSect="00A1306E">
+        <w:t xml:space="preserve">Проректор </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRPr="00416718" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00483BED" w:rsidRPr="00416718" w:rsidSect="00A1306E">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1135" w:right="566" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>И.о</w:t>
-[...69 lines deleted...]
-    <w:p w:rsidR="0021792E" w:rsidRPr="0021792E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
+        <w:t>по образовательной деятельности                                                         М.В. Дубков</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="008536E0" w:rsidRDefault="00483BED" w:rsidP="008536E0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021792E">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Печатается на обратной стороне приказа!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
       <w:pPr>
         <w:ind w:firstLine="708"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="0021792E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008536E0" w:rsidSect="008536E0">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="851" w:right="566" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="00483BED">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRPr="003A387E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="00483BED">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0021792E" w:rsidRPr="003A387E" w:rsidSect="0021792E">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRPr="003A387E" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00483BED" w:rsidRPr="003A387E" w:rsidSect="008536E0">
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="566" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
-[...508 lines deleted...]
-        <w:sectPr w:rsidR="0021792E" w:rsidSect="0021792E">
+    <w:p w:rsidR="00483BED" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008536E0" w:rsidSect="0021792E">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="426" w:right="851" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRDefault="0021792E">
+    <w:p w:rsidR="00483BED" w:rsidRPr="003A387E" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ПРОЕКТ ВНОСИТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRPr="003A387E" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRPr="003A387E" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Зав. кафедрой _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRPr="003A387E" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRPr="003A387E" w:rsidRDefault="00483BED" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/       ФИО      /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>СОГЛАСОВАНО:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Декан _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/факультет/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/        ФИО       /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Начальник учебно</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5CC8">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5CC8">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>методического</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/        ФИО       /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководитель </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>производственной практики</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="003A387E" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRPr="008536E0" w:rsidRDefault="008536E0" w:rsidP="008536E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008536E0" w:rsidRPr="008536E0" w:rsidSect="0021792E">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="426" w:right="851" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A387E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/        ФИО       /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008536E0" w:rsidRDefault="008536E0" w:rsidP="00483BED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008536E0" w:rsidSect="008536E0">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="426" w:right="851" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00483BED" w:rsidRDefault="00483BED" w:rsidP="008536E0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0021792E" w:rsidSect="0021792E">
+    <w:sectPr w:rsidR="00483BED" w:rsidSect="008536E0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1978,53 +1914,297 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A286E7A"/>
+    <w:nsid w:val="161729A6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00E81E10"/>
+    <w:tmpl w:val="209E9A7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="25BF59D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0EE4C294"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="28CE0EE1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09AC5034"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -2104,51 +2284,51 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="3A2F59AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F35253F4"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -2193,339 +2373,81 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...242 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77568"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00D75AEA"/>
+    <w:rsidRoot w:val="002F1386"/>
+    <w:rsid w:val="002F1386"/>
+    <w:rsid w:val="00483BED"/>
+    <w:rsid w:val="005F5CC8"/>
+    <w:rsid w:val="008536E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -2549,50 +2471,51 @@
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -2900,99 +2823,100 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Заголовок таблицы"/>
     <w:basedOn w:val="aa"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE4C05"/>
+    <w:rsid w:val="00483BED"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Tahoma" w:hAnsi="Liberation Serif" w:cs="Noto Sans Devanagari"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -3300,68 +3224,68 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Заголовок таблицы"/>
     <w:basedOn w:val="aa"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE4C05"/>
+    <w:rsid w:val="00483BED"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3605,97 +3529,83 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>270</Words>
-  <Characters>1545</Characters>
+  <Words>269</Words>
+  <Characters>1539</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>МИНИСТЕРСТВО ОБРАЗОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1812</CharactersWithSpaces>
+  <CharactersWithSpaces>1805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>МИНИСТЕРСТВО ОБРАЗОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ</dc:title>
+  <dc:subject/>
   <dc:creator>Gostin</dc:creator>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>
   </property>
 </Properties>
 </file>